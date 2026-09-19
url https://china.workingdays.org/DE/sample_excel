--- v2 (2026-05-05)
+++ v3 (2026-09-19)
@@ -57,93 +57,93 @@
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">元旦 (2024年1月1日星期一) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E10" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">春節 (2024年2月10日星期六) 
-春節 (2024年2月11日星期日) 
+          <t xml:space="preserve">春节 (2024年2月10日星期六) 
+春节 (2024年2月11日星期日) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">春節 (2024年2月12日星期一) 
-[...4 lines deleted...]
-春節 (2024年2月17日星期六) 
+          <t xml:space="preserve">春节 (2024年2月12日星期一) 
+春节 (2024年2月13日星期二) 
+春节 (2024年2月14日星期三) 
+春节 (2024年2月15日星期四) 
+春节 (2024年2月16日星期五) 
+春节 (2024年2月17日星期六) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">清明節 (2024年4月4日星期四) 
-[...1 lines deleted...]
-清明節 (2024年4月6日星期六) 
+          <t xml:space="preserve">清明节 (2024年4月4日星期四) 
+清明节 (2024年4月5日星期五) 
+清明节 (2024年4月6日星期六) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
@@ -159,77 +159,77 @@
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">元旦 (2024年1月1日星期一) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E4" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">春節 (2024年2月10日星期六) 
-[...6 lines deleted...]
-春節 (2024年2月17日星期六) 
+          <t xml:space="preserve">春节 (2024年2月10日星期六) 
+春节 (2024年2月11日星期日) 
+春节 (2024年2月12日星期一) 
+春节 (2024年2月13日星期二) 
+春节 (2024年2月14日星期三) 
+春节 (2024年2月15日星期四) 
+春节 (2024年2月16日星期五) 
+春节 (2024年2月17日星期六) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E6" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">清明節 (2024年4月4日星期四) 
-[...1 lines deleted...]
-清明節 (2024年4月6日星期六) 
+          <t xml:space="preserve">清明节 (2024年4月4日星期四) 
+清明节 (2024年4月5日星期五) 
+清明节 (2024年4月6日星期六) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
@@ -245,85 +245,85 @@
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">星期一, 01 1月, 2024 → 星期二, 30 4月, 2024</t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">元旦 (2024年1月1日星期一) 
-春節 (2024年2月10日星期六) 
-[...9 lines deleted...]
-清明節 (2024年4月6日星期六) 
+春节 (2024年2月10日星期六) 
+春节 (2024年2月11日星期日) 
+春节 (2024年2月12日星期一) 
+春节 (2024年2月13日星期二) 
+春节 (2024年2月14日星期三) 
+春节 (2024年2月15日星期四) 
+春节 (2024年2月16日星期五) 
+春节 (2024年2月17日星期六) 
+清明节 (2024年4月4日星期四) 
+清明节 (2024年4月5日星期五) 
+清明节 (2024年4月6日星期六) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
   <si>
     <t>起始日</t>
   </si>
   <si>
     <t>2023年12月15日星期五</t>
   </si>
   <si>
     <t>结束日</t>
   </si>
   <si>
     <t>2024年4月30日星期二</t>
   </si>
   <si>
-    <t>Country</t>
+    <t>国家</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>周末</t>
   </si>
   <si>
     <t>星期六, 星期日</t>
   </si>
   <si>
     <t>一周的第一天</t>
   </si>
   <si>
     <t>星期一</t>
   </si>
   <si>
     <t>时间表 
 (早上)</t>
@@ -812,114 +812,114 @@
   <si>
     <t>星期三</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>星期四</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>星期五</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>星期六</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
-    <t>春節</t>
+    <t>春节</t>
   </si>
   <si>
     <t>星期日</t>
   </si>
   <si>
     <t>11/02/2024</t>
   </si>
   <si>
-    <t>春節</t>
+    <t>春节</t>
   </si>
   <si>
     <t>星期一</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
-    <t>春節</t>
+    <t>春节</t>
   </si>
   <si>
     <t>星期二</t>
   </si>
   <si>
     <t>13/02/2024</t>
   </si>
   <si>
-    <t>春節</t>
+    <t>春节</t>
   </si>
   <si>
     <t>星期三</t>
   </si>
   <si>
     <t>14/02/2024</t>
   </si>
   <si>
-    <t>春節</t>
+    <t>春节</t>
   </si>
   <si>
     <t>星期四</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
-    <t>春節</t>
+    <t>春节</t>
   </si>
   <si>
     <t>星期五</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
-    <t>春節</t>
+    <t>春节</t>
   </si>
   <si>
     <t>星期六</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
-    <t>春節</t>
+    <t>春节</t>
   </si>
   <si>
     <t>星期日</t>
   </si>
   <si>
     <t>18/02/2024</t>
   </si>
   <si>
     <t>星期一</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>星期二</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>星期三</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
@@ -1160,69 +1160,69 @@
   <si>
     <t>星期一</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
     <t>星期二</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
     <t>星期三</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>星期四</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
-    <t>清明節</t>
+    <t>清明节</t>
   </si>
   <si>
     <t>星期五</t>
   </si>
   <si>
     <t>05/04/2024</t>
   </si>
   <si>
-    <t>清明節</t>
+    <t>清明节</t>
   </si>
   <si>
     <t>星期六</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
-    <t>清明節</t>
+    <t>清明节</t>
   </si>
   <si>
     <t>星期日</t>
   </si>
   <si>
     <t>07/04/2024</t>
   </si>
   <si>
     <t>星期一</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>星期二</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>星期三</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
@@ -1328,51 +1328,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>星期日</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>星期一</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>星期二</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>总</t>
   </si>
   <si>
-    <t>Sample file generated in 0.17 seconds by China.workingdays.org</t>
+    <t>Sample file generated in 0.18 seconds by China.workingdays.org</t>
   </si>
   <si>
     <t>周</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>工作日</t>
   </si>
   <si>
     <t>周末</t>
   </si>
   <si>
     <t>公共假日</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>工作时间</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>
@@ -2050,51 +2050,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="0" t="s">