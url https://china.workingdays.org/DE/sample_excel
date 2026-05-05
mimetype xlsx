--- v1 (2026-03-20)
+++ v2 (2026-05-05)
@@ -1328,51 +1328,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>星期日</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>星期一</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>星期二</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>总</t>
   </si>
   <si>
-    <t>Sample file generated in 0.19 seconds by China.workingdays.org</t>
+    <t>Sample file generated in 0.17 seconds by China.workingdays.org</t>
   </si>
   <si>
     <t>周</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>工作日</t>
   </si>
   <si>
     <t>周末</t>
   </si>
   <si>
     <t>公共假日</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>工作时间</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>