--- v2 (2026-03-21)
+++ v3 (2026-06-20)
@@ -1328,51 +1328,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>星期日</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>星期一</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>星期二</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>总</t>
   </si>
   <si>
-    <t>Sample file generated in 0.21 seconds by China.workingdays.org</t>
+    <t>Sample file generated in 0.2 seconds by China.workingdays.org</t>
   </si>
   <si>
     <t>周</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>工作日</t>
   </si>
   <si>
     <t>周末</t>
   </si>
   <si>
     <t>公共假日</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>工作时间</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>