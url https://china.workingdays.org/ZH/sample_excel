--- v4 (2026-09-08)
+++ v5 (2026-10-24)
@@ -279,51 +279,51 @@
 清明节 (2024年4月5日星期五) 
 清明节 (2024年4月6日星期六) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
   <si>
     <t>起始日</t>
   </si>
   <si>
     <t>2023年12月15日星期五</t>
   </si>
   <si>
     <t>结束日</t>
   </si>
   <si>
     <t>2024年4月30日星期二</t>
   </si>
   <si>
-    <t>Country</t>
+    <t>国家</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>周末</t>
   </si>
   <si>
     <t>星期六, 星期日</t>
   </si>
   <si>
     <t>一周的第一天</t>
   </si>
   <si>
     <t>星期一</t>
   </si>
   <si>
     <t>时间表 
 (早上)</t>
@@ -1328,51 +1328,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>星期日</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>星期一</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>星期二</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>总</t>
   </si>
   <si>
-    <t>Sample file generated in 0.17 seconds by China.workingdays.org</t>
+    <t>Sample file generated in 0.21 seconds by China.workingdays.org</t>
   </si>
   <si>
     <t>周</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>工作日</t>
   </si>
   <si>
     <t>周末</t>
   </si>
   <si>
     <t>公共假日</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>工作时间</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>
@@ -2050,51 +2050,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="0" t="s">